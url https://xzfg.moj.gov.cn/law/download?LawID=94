--- v0 (2026-04-06)
+++ v1 (2026-07-30)
@@ -2,402 +2,418 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="32B32D5B">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6204B3DD">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>关于军民合用机场使用管理的若干暂行规定</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2538C404">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="46494872">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>(1985年12月30日</w:t>
-[...9 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(1985年12月30日)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2758C3AA">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="66750006">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>第一条　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>为加强军民合用机场(以下简称机场)的统一使用管理，确保飞行安全，充分发挥现有机场的使用效率，从国家整体利益出发，既利于民用航空事业的发展，又保证军队战备、训练顺利进行，特制定本规定。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5CB5163F">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>第二条　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>机场的使用管理，原则上由机场产权单位负责，可根据双方需要和实际情况，划分区域，分区管理。场区建设，由产权单位统一规划，军民航专用设施应尽量分开修建，自成体系，自行管理。非产权单位在机场内(不含自征土地)修(扩)建永久性设施，应征得产权单位同意。非产权单位在机场内(不含自征土地)的一切固定建筑设施如不再使用时，可按质作价移交给机场产权单位使用(专用设备除外)，但不得出租、转借或转让给与本场飞行业务无直接关系的单位。机场的土地属国家所有，由机场产权单位统一规划使用，任何单位不得擅自处理。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3B2B907F">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>第三条　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>机场允许起降的机型，应根据机场道面的承载能力，按国内有关规定并参照国际有关标准，由军民航双方商定。对符合条件的飞机，产权单位应允许使用。对超出道面承载能力的飞机，非紧急特殊情况，不准使用。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0D7F28C7">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>第四条　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>机场场道的翻修和维护，原则上由产权单位负责。因超过道面承载能力或其它意外原因造成机场损坏，进行修复所需的经费、材料，由造成损坏的单位负责。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1799419E">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>第五条　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>机场扩建、翻修的设计和施工由产权单位统一规划，投资单位组织招标。机场扩建、翻修后，产权不变，但应保证投资单位使用，不收取场道工程折旧费。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="73D2EE84">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>第六条　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>机场使用和管理细则，由产权单位牵头，与有关单位共同制定，各方均应严格遵守。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6C18B9F8">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>第七条　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>军民双方应签订机场合用协议，明确合用项目、设施和规模等，实行经济核算，合理收费。收费的范围、标准、方法，由财政部、总后勤部联合制定。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="746BB8FA">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>第八条　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>凡经批准开放的机场，可采用国际民航组织和国内现行标准所规定的地面导航标志和夜航灯光设施，由使用单位投资装设。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1B00031D">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>第九条　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>凡需新辟军民合用机场，按国办发(1985)49号文件规定办理。</w:t>
+        <w:t>凡需新辟军民合用机场，</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>按国办发〔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>1985〕</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>49号文件规定办理。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="55B08620">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>第十条　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>本规定由总参谋部、国家经委负责解释。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0DD2EFCB">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>第十一条　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>本规定自发布之日起施行。</w:t>
       </w:r>
     </w:p>
@@ -405,203 +421,178 @@
       <w:footerReference r:id="rId3" w:type="default"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="851" w:footer="992" w:gutter="0"/>
       <w:pgNumType w:fmt="numberInDash" w:start="1"/>
       <w:cols w:space="425" w:num="1"/>
       <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="黑体">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="方正黑体_GBK">
-    <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="方正楷体_GBK">
-    <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="楷体_GB2312">
-    <w:altName w:val="楷体"/>
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="仿宋_GB2312">
-    <w:altName w:val="仿宋"/>
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="FFFFFFFF" w:usb1="E9FFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="603F01FF" w:csb1="FFFF0000"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p>
+  <w:p w14:paraId="06D6B276">
     <w:pPr>
       <w:pStyle w:val="11"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>outside</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1828800" cy="1828800"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="文本框 7"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1828800" cy="1828800"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p>
+                        <w:p w14:paraId="7B9A1F63">
                           <w:pPr>
                             <w:pStyle w:val="11"/>
                             <w:rPr>
                               <w:rFonts w:hint="eastAsia" w:eastAsiaTheme="minorEastAsia"/>
                               <w:sz w:val="24"/>
                               <w:lang w:eastAsia="zh-CN"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:hint="eastAsia" w:eastAsiaTheme="minorEastAsia"/>
                               <w:sz w:val="24"/>
                               <w:lang w:eastAsia="zh-CN"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:hint="eastAsia" w:eastAsiaTheme="minorEastAsia"/>
                               <w:sz w:val="24"/>
                               <w:lang w:eastAsia="zh-CN"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
@@ -620,58 +611,58 @@
                             </w:rPr>
                             <w:t>- 1 -</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:hint="eastAsia" w:eastAsiaTheme="minorEastAsia"/>
                               <w:sz w:val="24"/>
                               <w:lang w:eastAsia="zh-CN"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="0">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape id="文本框 7" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:144pt;width:144pt;mso-position-horizontal:outside;mso-position-horizontal-relative:margin;mso-wrap-style:none;z-index:251658240;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAzql5uc8AAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PMWvDMBCF90L/g7hAt0ZOhtY4ljMEsnRLWgrdFOtimUgn&#10;IymO/e9zLYV2Oe7xjnffq7eTd2LEmPpAClbLAgRSG0xPnYKP9/1zCSJlTUa7QKhgxgTb5vGh1pUJ&#10;NzrgeMyd4BBKlVZgcx4qKVNr0eu0DAMSe+cQvc4sYydN1DcO906ui+JFet0Tf7B6wJ3F9nK8egWv&#10;02fAIeEOv85jG20/l+5tVuppsSo2IDJO+e8YvvEZHRpmOoUrmSScAi6SfyZ767JkefpdZFPL//TN&#10;HVBLAwQUAAAACACHTuJAMq3zi8YBAABrAwAADgAAAGRycy9lMm9Eb2MueG1srVPNjtMwEL4j8Q6W&#10;7zTZSgslaroCrRYhIUBaeADXsRtLtscau03KA8AbcOLCnefqc+zYTboIboiLM56fb75vPFnfjM6y&#10;g8JowLf8alFzpryEzvhdyz9/unu24iwm4TthwauWH1XkN5unT9ZDaNQSerCdQkYgPjZDaHmfUmiq&#10;KspeOREXEJSnoAZ0ItEVd1WHYiB0Z6tlXT+vBsAuIEgVI3lvz0G+KfhaK5k+aB1VYrblxC2VE8u5&#10;zWe1WYtmhyL0Rk40xD+wcMJ4anqBuhVJsD2av6CckQgRdFpIcBVobaQqGkjNVf2HmvteBFW00HBi&#10;uIwp/j9Y+f7wEZnp6O0488LRE52+fzv9+HX6+ZW9yOMZQmwo6z5QXhpfw5hTJ38kZ1Y9anT5S3oY&#10;xWnQx8tw1ZiYzEWr5WpVU0hSbL4QTvVYHjCmNwocy0bLkV6vDFUc3sV0Tp1TcjcPd8Za8ovGeja0&#10;/OX18roUXCIEbj31yCLOZLOVxu04KdhCdyRhtMHUsAf8wtlA29ByT+vKmX3radh5cWYDZ2M7G8JL&#10;Kmx54mwf0Oz6smSZVQyv9olIFu658bnbxIdetKifti+vzO/3kvX4j2weAFBLAwQKAAAAAACHTuJA&#10;AAAAAAAAAAAAAAAABgAAAF9yZWxzL1BLAwQUAAAACACHTuJAihRmPNEAAACUAQAACwAAAF9yZWxz&#10;Ly5yZWxzpZDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltGMtn69vMOg2X0tqN+oe8T//7w&#10;mRa1IkukbGDX9aAwO/IxBwPvl+PTCyipNnu7UEYDNxQ4jI8P+zMutrYjmWMR1ShZDMy1lletxc2Y&#10;rHRUMLfNRJxsbSMHXay72oB66Ptnzb8ZMG6Y6uQN8MkPoC630sx/2Ck6JqGpdo6SpmmK7h5VB7Zl&#10;ju7INuEbuUazHLAa8CwaB2pZ134EfV+/+6fe00c+47rVfoeM649Xb7ocvwBQSwMEFAAAAAgAh07i&#10;QH7m5SD3AAAA4QEAABMAAABbQ29udGVudF9UeXBlc10ueG1slZFBTsMwEEX3SNzB8hYlTrtACCXp&#10;grRLQKgcYGRPEotkbHlMaG+Pk7YbRJFY2jP/vye73BzGQUwY2Dqq5CovpEDSzljqKvm+32UPUnAE&#10;MjA4wkoekeWmvr0p90ePLFKauJJ9jP5RKdY9jsC580hp0rowQkzH0CkP+gM6VOuiuFfaUUSKWZw7&#10;ZF022MLnEMX2kK5PJgEHluLptDizKgneD1ZDTKZqIvODkp0JeUouO9xbz3dJQ6pfCfPkOuCce0lP&#10;E6xB8QohPsOYNJQJrIz7ooBT/nfJbDly5trWasybwE2KveF0sbrWjmvXOP3f8u2SunSr5YPqb1BL&#10;AQIUABQAAAAIAIdO4kB+5uUg9wAAAOEBAAATAAAAAAAAAAEAIAAAAC4EAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAAAAAAAAAAAQAAAAEAMAAF9yZWxz&#10;L1BLAQIUABQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAAAAAAAEAIAAAADQDAABfcmVscy8ucmVs&#10;c1BLAQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAEAAAAAAAAABkcnMvUEsBAhQA&#10;FAAAAAgAh07iQM6pebnPAAAABQEAAA8AAAAAAAAAAQAgAAAAIgAAAGRycy9kb3ducmV2LnhtbFBL&#10;AQIUABQAAAAIAIdO4kAyrfOLxgEAAGsDAAAOAAAAAAAAAAEAIAAAAB4BAABkcnMvZTJvRG9jLnht&#10;bFBLBQYAAAAABgAGAFkBAABWBQAAAAA=&#10;">
+            <v:shape id="文本框 7" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:144pt;width:144pt;mso-position-horizontal:outside;mso-position-horizontal-relative:margin;mso-wrap-style:none;z-index:251659264;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAzql5uc8AAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PMWvDMBCF90L/g7hAt0ZOhtY4ljMEsnRLWgrdFOtimUgn&#10;IymO/e9zLYV2Oe7xjnffq7eTd2LEmPpAClbLAgRSG0xPnYKP9/1zCSJlTUa7QKhgxgTb5vGh1pUJ&#10;NzrgeMyd4BBKlVZgcx4qKVNr0eu0DAMSe+cQvc4sYydN1DcO906ui+JFet0Tf7B6wJ3F9nK8egWv&#10;02fAIeEOv85jG20/l+5tVuppsSo2IDJO+e8YvvEZHRpmOoUrmSScAi6SfyZ767JkefpdZFPL//TN&#10;HVBLAwQUAAAACACHTuJAOlHCvOABAAC5AwAADgAAAGRycy9lMm9Eb2MueG1srVPNjtMwEL4j8Q6W&#10;7zTZSgslaroCVYuQECAtPIDrOI0l/2nGbVIeAN6AExfuPFefY8dO0kXLZQ9ckvH8fDPf5/H6ZrCG&#10;HRWg9q7mV4uSM+Wkb7Tb1/zrl9sXK84wCtcI452q+Ukhv9k8f7buQ6WWvvOmUcAIxGHVh5p3MYaq&#10;KFB2ygpc+KAcBVsPVkQ6wr5oQPSEbk2xLMuXRe+hCeClQiTvdgzyCRGeAujbVku19fJglYsjKigj&#10;IlHCTgfkmzxt2yoZP7UtqshMzYlpzF9qQvYufYvNWlR7EKHTchpBPGWER5ys0I6aXqC2Igp2AP0P&#10;lNUSPPo2LqS3xUgkK0IsrspH2tx1IqjMhaTGcBEd/x+s/Hj8DEw3tAmcOWHpws8/f5x//Tn//s5e&#10;JXn6gBVl3QXKi8NbP6TUyY/kTKyHFmz6Ex9GcRL3dBFXDZHJVLRarlYlhSTF5gPhFA/lATC+U96y&#10;ZNQc6PayqOL4AeOYOqekbs7famPILyrjWF/z19fL61xwiRC4cdQjkRiHTVYcdsPEYOebExGj90AN&#10;Ow/fOOtpG2ruaPk5M+8diZ0WZzZgNnazIZykwppHzg4B9L7LS5amwvDmEGnIPHtqPHab5qEbzeyn&#10;7Usr8/c5Zz28uM09UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAGAAAAX3JlbHMvUEsDBBQAAAAI&#10;AIdO4kCKFGY80QAAAJQBAAALAAAAX3JlbHMvLnJlbHOlkMFqwzAMhu+DvYPRfXGawxijTi+j0Gvp&#10;HsDYimMaW0Yy2fr28w6DZfS2o36h7xP//vCZFrUiS6RsYNf1oDA78jEHA++X49MLKKk2e7tQRgM3&#10;FDiMjw/7My62tiOZYxHVKFkMzLWWV63FzZisdFQwt81EnGxtIwddrLvagHro+2fNvxkwbpjq5A3w&#10;yQ+gLrfSzH/YKTomoal2jpKmaYruHlUHtmWO7sg24Ru5RrMcsBrwLBoHalnXfgR9X7/7p97TRz7j&#10;utV+h4zrj1dvuhy/AFBLAwQUAAAACACHTuJAfublIPcAAADhAQAAEwAAAFtDb250ZW50X1R5cGVz&#10;XS54bWyVkUFOwzAQRfdI3MHyFiVOu0AIJemCtEtAqBxgZE8Si2RseUxob4+TthtEkVjaM/+/J7vc&#10;HMZBTBjYOqrkKi+kQNLOWOoq+b7fZQ9ScAQyMDjCSh6R5aa+vSn3R48sUpq4kn2M/lEp1j2OwLnz&#10;SGnSujBCTMfQKQ/6AzpU66K4V9pRRIpZnDtkXTbYwucQxfaQrk8mAQeW4um0OLMqCd4PVkNMpmoi&#10;84OSnQl5Si473FvPd0lDql8J8+Q64Jx7SU8TrEHxCiE+w5g0lAmsjPuigFP+d8lsOXLm2tZqzJvA&#10;TYq94XSxutaOa9c4/d/y7ZK6dKvlg+pvUEsBAhQAFAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAAAA&#10;AAAAAQAgAAAASAQAAFtDb250ZW50X1R5cGVzXS54bWxQSwECFAAKAAAAAACHTuJAAAAAAAAAAAAA&#10;AAAABgAAAAAAAAAAABAAAAAqAwAAX3JlbHMvUEsBAhQAFAAAAAgAh07iQIoUZjzRAAAAlAEAAAsA&#10;AAAAAAAAAQAgAAAATgMAAF9yZWxzLy5yZWxzUEsBAhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAQA&#10;AAAAAAAAAAAQAAAAAAAAAGRycy9QSwECFAAUAAAACACHTuJAzql5uc8AAAAFAQAADwAAAAAAAAAB&#10;ACAAAAAiAAAAZHJzL2Rvd25yZXYueG1sUEsBAhQAFAAAAAgAh07iQDpRwrzgAQAAuQMAAA4AAAAA&#10;AAAAAQAgAAAAHgEAAGRycy9lMm9Eb2MueG1sUEsFBgAAAAAGAAYAWQEAAHAFAAAAAA==&#10;">
               <v:fill on="f" focussize="0,0"/>
               <v:stroke on="f"/>
               <v:imagedata o:title=""/>
               <o:lock v:ext="edit" aspectratio="f"/>
               <v:textbox inset="0mm,0mm,0mm,0mm" style="mso-fit-shape-to-text:t;">
                 <w:txbxContent>
-                  <w:p>
+                  <w:p w14:paraId="7B9A1F63">
                     <w:pPr>
                       <w:pStyle w:val="11"/>
                       <w:rPr>
                         <w:rFonts w:hint="eastAsia" w:eastAsiaTheme="minorEastAsia"/>
                         <w:sz w:val="24"/>
                         <w:lang w:eastAsia="zh-CN"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:hint="eastAsia" w:eastAsiaTheme="minorEastAsia"/>
                         <w:sz w:val="24"/>
                         <w:lang w:eastAsia="zh-CN"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:hint="eastAsia" w:eastAsiaTheme="minorEastAsia"/>
                         <w:sz w:val="24"/>
                         <w:lang w:eastAsia="zh-CN"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
@@ -698,75 +689,78 @@
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="7337133"/>
         <w:docPartObj>
           <w:docPartGallery w:val="autotext"/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent/>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:view w:val="normal"/>
-  <w:zoom w:percent="110"/>
-[...1 lines deleted...]
-  <w:bordersDoNotSurroundFooter w:val="1"/>
+  <w:zoom w:percent="150"/>
+  <w:bordersDoNotSurroundHeader w:val="0"/>
+  <w:bordersDoNotSurroundFooter w:val="0"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-  <w:displayVerticalDrawingGridEvery w:val="2"/>
+  <w:displayHorizontalDrawingGridEvery w:val="1"/>
+  <w:displayVerticalDrawingGridEvery w:val="1"/>
+  <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
+    <w:doNotWrapTextWithPunct/>
+    <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C679F8"/>
     <w:rsid w:val="00027AB2"/>
     <w:rsid w:val="000917B9"/>
     <w:rsid w:val="000A5459"/>
     <w:rsid w:val="000C4C92"/>
     <w:rsid w:val="000E1E0F"/>
     <w:rsid w:val="000E61BB"/>
     <w:rsid w:val="001123A3"/>
     <w:rsid w:val="001308F7"/>
     <w:rsid w:val="001D2E61"/>
     <w:rsid w:val="001E555F"/>
     <w:rsid w:val="00290D32"/>
     <w:rsid w:val="002C025D"/>
     <w:rsid w:val="002C3000"/>
     <w:rsid w:val="002E13E2"/>
     <w:rsid w:val="002F6361"/>
@@ -846,50 +840,51 @@
     <w:rsid w:val="00E149FA"/>
     <w:rsid w:val="00E21E2B"/>
     <w:rsid w:val="00E40DDC"/>
     <w:rsid w:val="00E44CB1"/>
     <w:rsid w:val="00E73B49"/>
     <w:rsid w:val="00EC63E9"/>
     <w:rsid w:val="00ED65AD"/>
     <w:rsid w:val="00F140AC"/>
     <w:rsid w:val="00F2134E"/>
     <w:rsid w:val="00F62793"/>
     <w:rsid w:val="00F90210"/>
     <w:rsid w:val="00FA2E60"/>
     <w:rsid w:val="00FA45FB"/>
     <w:rsid w:val="00FB4416"/>
     <w:rsid w:val="00FB783C"/>
     <w:rsid w:val="00FD082C"/>
     <w:rsid w:val="00FD7678"/>
     <w:rsid w:val="00FD7765"/>
     <w:rsid w:val="0152181F"/>
     <w:rsid w:val="01AB304A"/>
     <w:rsid w:val="01CF6706"/>
     <w:rsid w:val="026D2287"/>
     <w:rsid w:val="02B836F8"/>
     <w:rsid w:val="02C235D9"/>
     <w:rsid w:val="03356D16"/>
+    <w:rsid w:val="039832B8"/>
     <w:rsid w:val="03985ADA"/>
     <w:rsid w:val="058213F7"/>
     <w:rsid w:val="0788080A"/>
     <w:rsid w:val="08BA41B9"/>
     <w:rsid w:val="08FF0C17"/>
     <w:rsid w:val="0963250F"/>
     <w:rsid w:val="097F7BAD"/>
     <w:rsid w:val="09B60066"/>
     <w:rsid w:val="0AEB2A0D"/>
     <w:rsid w:val="0B3D0578"/>
     <w:rsid w:val="0BC55732"/>
     <w:rsid w:val="0D3C4224"/>
     <w:rsid w:val="0D610029"/>
     <w:rsid w:val="0DFE10B9"/>
     <w:rsid w:val="10A47D69"/>
     <w:rsid w:val="134A1994"/>
     <w:rsid w:val="142327B5"/>
     <w:rsid w:val="14292D92"/>
     <w:rsid w:val="14484CDF"/>
     <w:rsid w:val="155E2CB3"/>
     <w:rsid w:val="18413C16"/>
     <w:rsid w:val="198A0A54"/>
     <w:rsid w:val="19DB6C33"/>
     <w:rsid w:val="1C9212F7"/>
     <w:rsid w:val="20D86240"/>
@@ -980,61 +975,67 @@
     <w:rsid w:val="78ED2B64"/>
     <w:rsid w:val="7A224A32"/>
     <w:rsid w:val="7A4B0114"/>
     <w:rsid w:val="7A6D55E9"/>
     <w:rsid w:val="7C0E15E2"/>
     <w:rsid w:val="7CFB06AD"/>
     <w:rsid w:val="7D0E2676"/>
     <w:rsid w:val="7E8622B0"/>
     <w:rsid w:val="7FB50D96"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="0"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:semiHidden="0" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:semiHidden="0" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 9"/>
     <w:lsdException w:uiPriority="99" w:name="index 1"/>
     <w:lsdException w:uiPriority="99" w:name="index 2"/>
     <w:lsdException w:uiPriority="99" w:name="index 3"/>
     <w:lsdException w:uiPriority="99" w:name="index 4"/>
     <w:lsdException w:uiPriority="99" w:name="index 5"/>
     <w:lsdException w:uiPriority="99" w:name="index 6"/>
     <w:lsdException w:uiPriority="99" w:name="index 7"/>
     <w:lsdException w:uiPriority="99" w:name="index 8"/>
     <w:lsdException w:uiPriority="99" w:name="index 9"/>
     <w:lsdException w:uiPriority="39" w:name="toc 1"/>
     <w:lsdException w:uiPriority="39" w:name="toc 2"/>
     <w:lsdException w:uiPriority="39" w:name="toc 3"/>
     <w:lsdException w:uiPriority="39" w:name="toc 4"/>
@@ -1436,79 +1437,78 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="1"/>
     <w:link w:val="26"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="64" w:line="320" w:lineRule="auto"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="14">
+  <w:style w:type="character" w:default="1" w:styleId="15">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="15">
+  <w:style w:type="table" w:default="1" w:styleId="14">
     <w:name w:val="Normal Table"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:widowControl/>
       <w:suppressLineNumbers w:val="0"/>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="10">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="1"/>
     <w:link w:val="16"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="宋体" w:hAnsi="Courier New" w:eastAsia="宋体" w:cs="Courier New"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="11">
     <w:name w:val="footer"/>
     <w:basedOn w:val="1"/>
     <w:link w:val="18"/>
     <w:semiHidden/>
@@ -1543,187 +1543,187 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="13">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="16">
     <w:name w:val="纯文本 Char"/>
-    <w:basedOn w:val="14"/>
+    <w:basedOn w:val="15"/>
     <w:link w:val="10"/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="宋体" w:hAnsi="Courier New" w:eastAsia="宋体" w:cs="Courier New"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="17">
     <w:name w:val="页眉 Char"/>
-    <w:basedOn w:val="14"/>
+    <w:basedOn w:val="15"/>
     <w:link w:val="12"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="18">
     <w:name w:val="页脚 Char"/>
-    <w:basedOn w:val="14"/>
+    <w:basedOn w:val="15"/>
     <w:link w:val="11"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="19">
     <w:name w:val="标题 1 Char"/>
-    <w:basedOn w:val="14"/>
+    <w:basedOn w:val="15"/>
     <w:link w:val="2"/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:rFonts w:eastAsia="黑体" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
       <w:bCs/>
       <w:kern w:val="44"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="20">
     <w:name w:val="标题 2 Char"/>
-    <w:basedOn w:val="14"/>
+    <w:basedOn w:val="15"/>
     <w:link w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:rFonts w:eastAsia="方正黑体_GBK" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="21">
     <w:name w:val="标题 3 Char"/>
-    <w:basedOn w:val="14"/>
+    <w:basedOn w:val="15"/>
     <w:link w:val="4"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:rFonts w:eastAsia="方正楷体_GBK" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="22">
     <w:name w:val="标题 4 Char"/>
-    <w:basedOn w:val="14"/>
+    <w:basedOn w:val="15"/>
     <w:link w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="23">
     <w:name w:val="标题 5 Char"/>
-    <w:basedOn w:val="14"/>
+    <w:basedOn w:val="15"/>
     <w:link w:val="6"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="24">
     <w:name w:val="标题 6 Char"/>
-    <w:basedOn w:val="14"/>
+    <w:basedOn w:val="15"/>
     <w:link w:val="7"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="25">
     <w:name w:val="标题 7 Char"/>
-    <w:basedOn w:val="14"/>
+    <w:basedOn w:val="15"/>
     <w:link w:val="8"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="26">
     <w:name w:val="标题 8 Char"/>
-    <w:basedOn w:val="14"/>
+    <w:basedOn w:val="15"/>
     <w:link w:val="9"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -1989,86 +1989,90 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
-  <customSectProps>
-[...1 lines deleted...]
-  </customSectProps>
+  <customSectProps/>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="" StyleName=""/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC501CD5-9AB1-4EC9-9971-2CAEF1A4ABB9}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>1526</Characters>
+  <Pages>2</Pages>
+  <Words>837</Words>
+  <Characters>850</Characters>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1790</CharactersWithSpaces>
-  <Application>WPS Office_10.1.0.7400_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>861</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.26895_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-10.1.0.7400</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.26895</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiMGFmYTFjNjg0MDU0YmZiMTYxYjJiZGZlZjAwNzMzMjUiLCJ1c2VySWQiOiIyMDM2NzgzNDQifQ==</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">
+    <vt:lpwstr>DF208EA0E0F045D9BF74A6D588C75D6A_12</vt:lpwstr>
   </property>
 </Properties>
 </file>