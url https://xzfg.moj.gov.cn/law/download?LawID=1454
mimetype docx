--- v0 (2025-10-30)
+++ v1 (2026-07-30)
@@ -2,219 +2,210 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="3F094206">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="685DBC72">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>国务院关于在我国统一</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>实行法定计量单位的命令</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="397BFB22">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2A7B53F2">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>1984年2月27日　国发〔1984〕28号</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="楷体_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4D2D312D">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4D6BD7AF">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>一九五九年国务院发布《关于统一计量制度的命令》，确定米制为我国的基本计量制度以来，全国推广米制、改革市制、限制英制和废除旧杂制的工作，取得了显著成绩。为贯彻对外实行开放政策、对内搞活经济的方针，适应我国国民经济、文化教育事业的发展，以及推进科学技术进步和扩大国际经济、文化交流的需要，国务院决定在采用先进的国际单位制的基础上，进一步统一我国的计量单位。经一九八四年一月二十日国务院第二十一次常务会议讨论，通过了国家计量局 《关于在我国统一实行法定计量单位的请示报告》、《全面推行我国法定计量单位的意见》和《中华人民共和国法定计量单位》。现发布命令如下：</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6D00520C">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>一、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>我国的计量单位一律采用《中华人民共和国法定计量单位》(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>附</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>后)。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="767BCBF7">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>二、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>我国目前在人民生活中采用的市制计量单位，可以延续使用到一九九</w:t>
       </w:r>
@@ -229,2334 +220,2348 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>年，一九九</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:cs="微软雅黑" w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>〇</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>年底以前要完成向国家法定计量单位的过渡。农田土地面积计量单位的改革，要在调查研究的基础上制订改革方案，另行公布。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="53AF9047">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>三、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>计量单位的改革是一项涉及到各行各业和广大人民群</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:hAnsi="宋体" w:cs="宋体"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>众</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>的事</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，各地区、各部门务必充分重视，制定积极稳妥的实施计划，保证顺利完成。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3A3A892A">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>四、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>本命令责成国家计量局负责贯彻执行。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0F05C7E3">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>本命令自</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>公</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="仿宋_GB2312" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>布之日起生效。过去颁布的有关规定，与本命令有抵触的，以本命令为准。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4C033741">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:spacing w:before="312" w:beforeLines="100" w:after="312" w:afterLines="100"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>中华人民共和国法定计量单位</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="272D9402">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>我国的法定计量单位(以下简称法定单位)包括：</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="465C5EC1">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(1)国际单位制的基本单位(见表1)；</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="00A7636E">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(2)国际单位制的辅助单位(见表2)；</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0B47601F">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(3)国际单位制中具有专门名称的导出单位(见表3)；</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1C8B6B78">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(4)国家选定的非国际单位制单位(见表4)；</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="569555F8">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(5)由以上单位构成的组合形式的单位；</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7E07A301">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(6)由词头和以上单位所构成的十进倍数和分数单位(词头见表5)。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="48730780">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:firstLine="640" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:hAnsi="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:cs="仿宋_GB2312"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>法定单位的定义、使用方法等，由国家计量局另行规定。</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="213BC6EF">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:firstLine="420" w:firstLineChars="200"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="36BD3847">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:ind w:firstLine="420" w:firstLineChars="200"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6C3C4905">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>表１                 国际单位制的基本单位</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="16"/>
         <w:tblW w:w="8838" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2321"/>
         <w:gridCol w:w="3560"/>
         <w:gridCol w:w="2957"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w14:paraId="5B42B229">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="578" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="27CA196D">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>量的名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="424C18AC">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>单位名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3E67A168">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>单位符号</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="24961CA4">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="578" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="30B24D01">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>长      度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="268E7639">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>米</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="17F3AF20">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="0670756B">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="551" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="448A3644">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>质      量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="673F63DA">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>千克（公斤）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="038D187E">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="191C1960">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="551" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="610DA78B">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>时      间</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="250F35E4">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>秒</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3F3D3405">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="1DEEF3AA">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="551" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="54146F38">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>电      流</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6B82AA34">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>安〔培〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="11F1C718">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="024E0EB8">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="551" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6A4964E0">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>热力学温度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1D1FC183">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>开〔尔文〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:widowControl/>
+          <w:p w14:paraId="406D9A44">
+            <w:pPr>
+              <w:widowControl/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1463"/>
+              </w:tabs>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="47FF8C29">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="551" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="29B33072">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>物 质 的 量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2CA0E0C8">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>摩〔尔〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="56193E2E">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
-[...6 lines deleted...]
-              <w:t>M</w:t>
+                <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>m</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>ol</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="12F41D59">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="578" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="76DFA115">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>发 光 强 度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="463F6A24">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>坎〔德拉〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="394E6650">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>cd</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="0E95C0A7">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2821CED8">
       <w:pPr>
         <w:pStyle w:val="14"/>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:wordWrap w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>表2                 国际单位制的辅助单位</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="16"/>
         <w:tblW w:w="8838" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2321"/>
         <w:gridCol w:w="3560"/>
         <w:gridCol w:w="2957"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w14:paraId="77A130BF">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="578" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="37D15AAF">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>量的名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="482684ED">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>单位名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3F367572">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>单位符号</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="64BE1596">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="578" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7CB01F64">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>平面角</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5B68B46F">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>弧  度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0F0C984E">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>rad</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="0A749C8D">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="578" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1FDBB867">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>立体角</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="12580247">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>球面度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="16162F17">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>sr</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="3142FD03">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3988F89B">
       <w:pPr>
         <w:pStyle w:val="14"/>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:wordWrap w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>表3            国际单位制中具有专门名称的导出单位</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="16"/>
         <w:tblW w:w="8679" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3355"/>
         <w:gridCol w:w="1935"/>
         <w:gridCol w:w="1410"/>
         <w:gridCol w:w="1979"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w14:paraId="3EC6EAF0">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="595" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="73442C6C">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>量的名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="477A492C">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>单位名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="63814BD9">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>单位符号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6CA76E3A">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>其它表示式例</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="01B49B5C">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="595" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2881CAC9">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>频率</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7303C5F8">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>赫</w:t>
             </w:r>
@@ -2587,208 +2592,208 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="68AE3973">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>Hz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4F764562">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="373FAD8F">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="595" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="61FED7A8">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>力；重力</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6403BC70">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>牛</w:t>
             </w:r>
@@ -2819,96 +2824,96 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="66C91ADC">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5E4BDD08">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="dotted"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
@@ -2926,124 +2931,124 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>·m/s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="09D404A7">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="595" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4C69B1A5">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>压力，压强；应力</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0836B416">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>帕</w:t>
             </w:r>
@@ -3074,51 +3079,51 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0E7DCE5F">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
@@ -3130,163 +3135,163 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3D98009E">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>N/m</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="78EA34D3">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="595" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="32329386">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>能量；功；热</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="18630689">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>焦</w:t>
             </w:r>
@@ -3317,209 +3322,209 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="36F2E2E1">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="16CC3CCE">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>·m</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="2ED6F435">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="595" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2F4A4D7B">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>功率；辐射通量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="26982355">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>瓦</w:t>
             </w:r>
@@ -3550,194 +3555,194 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3B13BA9D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4DD4A3F4">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>J/s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="50241B44">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="595" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="18CD26CE">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>电荷量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2623FAA8">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>库</w:t>
             </w:r>
@@ -3768,206 +3773,206 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0EB495BC">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4719244C">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>·s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="088EB757">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="595" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4FB3F7DD">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>电位；电压；电动势</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="476E56E4">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>伏</w:t>
             </w:r>
@@ -3998,197 +4003,197 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="744C150C">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3A5E825A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>W/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="10FC5B98">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="595" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2E347536">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>电容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1DB115A4">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>法</w:t>
             </w:r>
@@ -4219,199 +4224,199 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="23174057">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1D45570D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>C/V</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="7B0747D6">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="595" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="25A7336E">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>电阻</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="674A6C13">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>欧</w:t>
             </w:r>
@@ -4442,204 +4447,204 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="09C9414D">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Ω</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5B920095">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>V/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="73FD9B54">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="595" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1581286C">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>电导</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7E0766E5">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>西</w:t>
             </w:r>
@@ -4670,199 +4675,199 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6F19F3CD">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="607058BA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>A/V</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="2757276D">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="595" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="20AFB62D">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>磁通量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="76E4B269">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>韦</w:t>
             </w:r>
@@ -4893,209 +4898,209 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5F50CF7E">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>Wb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="481B507C">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>·s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="3BE17775">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="595" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="53C21D38">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>磁通量密度，磁感应强度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6B734496">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>特</w:t>
             </w:r>
@@ -5126,211 +5131,211 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="23F541B6">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0B5B2E9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>Wb/m</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="20A06EA2">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="595" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="179A0BC6">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>电感</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5D0C3E34">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>亨</w:t>
             </w:r>
@@ -5361,382 +5366,382 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="64EEBEDA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7D8AAABB">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>Wb/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="6D077726">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="595" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="09B2AF05">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>摄氏温度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0D9AA33F">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>摄氏度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="22446F86">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>℃</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3F18B6E3">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="78C39FB0">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="595" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1E020B9C">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>光通量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="02FD66EB">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>流</w:t>
             </w:r>
@@ -5767,51 +5772,51 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="08559555">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
@@ -5823,164 +5828,164 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="72182334">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>cd</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>·sr</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="3E9BFEDE">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="595" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1A1C1BB7">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>光照度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3E85BE33">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>勒</w:t>
             </w:r>
@@ -6011,51 +6016,51 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="606813EA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
@@ -6067,51 +6072,51 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5D235227">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
@@ -6119,125 +6124,125 @@
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>m/m</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="567784EA">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="595" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="742311AA">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>放射性活度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2240CB71">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>贝可</w:t>
             </w:r>
@@ -6268,211 +6273,211 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="13125B39">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>Bq</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4217D85D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="27DD0E44">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="595" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4671CC24">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>吸收剂量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6BAB000B">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>戈</w:t>
             </w:r>
@@ -6503,199 +6508,199 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6F2A4D45">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>Gy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="25EE4908">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>J/kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="06449B45">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="595" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3355" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2A5E1B0F">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>剂量当量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5411B67E">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>希</w:t>
             </w:r>
@@ -6726,475 +6731,475 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="67DC2E91">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>Sv</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5876C85A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="15" w:lineRule="auto"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>J/kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="47E6DDE9">
       <w:pPr>
         <w:pStyle w:val="14"/>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:wordWrap w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="12AC9A10">
       <w:pPr>
         <w:pStyle w:val="14"/>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:wordWrap w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>表4              国家选定的非国际单位制单位</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="16"/>
         <w:tblW w:w="9238" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1473"/>
         <w:gridCol w:w="2087"/>
         <w:gridCol w:w="1406"/>
         <w:gridCol w:w="4272"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w14:paraId="2A3F88A7">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="90" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7CCA4405">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>量的名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6AB97D39">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>单位名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3166117E">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>单位符号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4272" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5CB2C5EF">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>换算关系和说明</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="2F9F4A09">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1757" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6AE0958F">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>时间</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3EF9D47F">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>　分</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="623F58D2">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>〔</w:t>
             </w:r>
@@ -7207,51 +7212,51 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>小</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>时</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="1AC87C0B">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>　天</w:t>
             </w:r>
             <w:r>
@@ -7281,338 +7286,338 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2AC71A3F">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="1350A462">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="4285E20F">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>　d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4272" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="41E487C9">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>1min=60s</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="09BFCBC6">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>1h=60min=3600s</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="450CE083">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>1d=24h=86400s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="70FDB929">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="90" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="38447908">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>平面角</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="605494C6">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>　〔</w:t>
             </w:r>
@@ -7625,67 +7630,67 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>角</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>秒</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="2C7DD0E6">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="51925F0F">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>　〔</w:t>
             </w:r>
@@ -7698,51 +7703,51 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>角</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="6423872F">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>　</w:t>
             </w:r>
@@ -7764,1451 +7769,1451 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="101D81C2">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>″</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="4A70CF66">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="2CC3A65E">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>＇</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="1BBC641E">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>（°）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4272" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="152346CA">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>1″=(π/648000)rad</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="12396E5A">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="840" w:firstLineChars="300"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>(π为圆周率)</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="7FFFE409">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>＇</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>=60″=(π/10800)rad</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="35E84CEF">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>1°=60</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>＇</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>=(π/180)rad</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="1E746D75">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="601" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5EAA81D8">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>旋转速度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="45ECC1BA">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>　转每分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7B63683C">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>r/min</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4272" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0BCCA95C">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>1r/min=(1/60)s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="5CBEE5C0">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1191" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="77E202E8">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>长度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1176BB68">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>　海里</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4B65536E">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>n mile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4272" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="58598B26">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>1n mile=1852m</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="2B1A1088">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>(只用于航程)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="382A72B5">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1757" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5800D68D">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>速度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0F3E7E0D">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>　节</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4BD09A68">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>kn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4272" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="00F53CEB">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>1kn=1n mile/h</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="143C94B2">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>=(1852/3600)m/s</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="51FDAC86">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>(只用于航行)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="0F234C1D">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1191" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7F0B4F1F">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>质量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3B26AE1D">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>　　吨</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="0A2227D3">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>原子质量单位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4FEF36E6">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="52E26A77">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4272" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4C7DC11F">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>1t=10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>kg</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="3730E834">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>1u≈1.6605655×10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">-27 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="3B926C97">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="601" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="058EDD08">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>体积</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="77271955">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>　升</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="10C7B177">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>L,（</w:t>
             </w:r>
@@ -9230,51 +9235,51 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4272" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5A9F0FF1">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>1L=1dm</w:t>
             </w:r>
@@ -9312,213 +9317,213 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="0C91FA65">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="601" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="34279AB9">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>能</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1090714F">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>　电子伏</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="314ABDD5">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>eV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4272" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="59A72B2F">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>1eV≈1.6021892×10</w:t>
             </w:r>
@@ -9535,302 +9540,302 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="default" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="459FD9F1">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="601" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="59D90A90">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>级差</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5B484D33">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>　分贝</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1283EA16">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>dB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4272" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="58CF84D1">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="21992C09">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="601" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0B05F64D">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>线密度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="65E90A8F">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>　特</w:t>
             </w:r>
             <w:r>
@@ -9860,366 +9865,365 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="57B95F81">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>tex</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4272" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="22A50165">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>1tex=1g/km</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="673FFFF4">
       <w:pPr>
         <w:pStyle w:val="14"/>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:wordWrap w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3A97DC75">
       <w:pPr>
         <w:pStyle w:val="14"/>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:wordWrap w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>表5            用于构成十进倍数和分数单位的词头</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="16"/>
         <w:tblW w:w="8899" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3033"/>
         <w:gridCol w:w="2922"/>
         <w:gridCol w:w="2944"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w14:paraId="2B11554B">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="683" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6787AAFA">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>所表示的因数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="52487323">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>词头名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="71F15915">
             <w:pPr>
               <w:pStyle w:val="14"/>
               <w:widowControl/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:wordWrap w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hint="default"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>词头符号</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="54D0FD3A">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="683" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="48CA338C">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -10229,51 +10233,51 @@
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="12006F3A">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>艾〔</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -10293,107 +10297,107 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7B313D3C">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="0FBC5824">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="631" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="36FF744F">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -10403,51 +10407,51 @@
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3AF30CCD">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>拍〔</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -10467,107 +10471,107 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="73DA015D">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="164AC7C1">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="631" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="794F99BB">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -10577,51 +10581,51 @@
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6FB43D33">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>太〔</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -10641,107 +10645,107 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="08AD6D28">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="78D6BCB8">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="631" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7DB59269">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -10751,51 +10755,51 @@
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4F94FB55">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>吉〔</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -10815,107 +10819,107 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="51C93C84">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="2C88DD64">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="631" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="10797C60">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -10925,150 +10929,150 @@
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2FD58AB4">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>兆</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="27D11EDD">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="58C169A5">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="631" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1D0E6B37">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -11078,150 +11082,150 @@
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="75CC3550">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>千</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6BA5F71E">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>k</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="0EFACA27">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="675" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5C9B3228">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -11231,150 +11235,150 @@
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4379DBED">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>百</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2F5D09BC">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="4EA8A08A">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="675" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6A971F47">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -11384,150 +11388,150 @@
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="29B50810">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>十</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="360502DB">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>da</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="31CC3AB0">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="675" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="42DC117C">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -11537,150 +11541,150 @@
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="405E51CE">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="199D2A80">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="2AD9B960">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="675" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="15CF2192">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -11690,150 +11694,150 @@
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="49AA75F0">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>厘</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6AF9FA86">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="4E281F11">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="675" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3DBFD34B">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -11843,150 +11847,150 @@
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="30FDC659">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>毫</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="07F9678C">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="493272C6">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="675" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="38E0BB39">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -11996,152 +12000,152 @@
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="23679F55">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>微</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1B827A5F">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>μ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="76B75860">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="675" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="71159473">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -12151,51 +12155,51 @@
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>-9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="73147EAB">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>纳〔</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -12215,107 +12219,107 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="16011AF4">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="457B18B9">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="675" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1261EF30">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -12325,51 +12329,51 @@
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1A3BCD56">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>皮〔</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -12389,107 +12393,107 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1B8712E1">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="6C882659">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="675" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5D925EE7">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -12499,150 +12503,150 @@
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6517EF18">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>飞〔母托〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5D39696B">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="16DF184D">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="558" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="70E1093A">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -12652,51 +12656,51 @@
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2922" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7A17F894">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="280" w:firstLineChars="100"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>阿〔</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -12716,93 +12720,92 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>〕</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="21A738A3">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLine="1120" w:firstLineChars="400"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="ar"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="0DEF0342">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体" w:cs="黑体"/>
           <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="72E1C50C">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:hAnsi="宋体" w:cs="宋体"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:hAnsi="宋体" w:cs="宋体"/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>注：1、周、月、年（年的符号为a），为一般常用时间单位。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:hAnsi="宋体" w:cs="宋体"/>
           <w:color w:val="333333"/>
@@ -13051,51 +13054,51 @@
       <w:footerReference r:id="rId3" w:type="default"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2098" w:right="1474" w:bottom="1984" w:left="1587" w:header="851" w:footer="992" w:gutter="0"/>
       <w:pgNumType w:fmt="numberInDash" w:start="1"/>
       <w:cols w:space="425" w:num="1"/>
       <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="黑体">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
@@ -13103,148 +13106,130 @@
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="方正黑体_GBK">
-    <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="script"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="方正楷体_GBK">
-    <w:altName w:val="微软雅黑"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="楷体_GB2312">
-    <w:altName w:val="楷体"/>
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="仿宋_GB2312">
-    <w:altName w:val="仿宋"/>
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微软雅黑">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="楷体">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p>
+  <w:p w14:paraId="5277DBBE">
     <w:pPr>
       <w:pStyle w:val="12"/>
     </w:pPr>
     <w:r>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>outside</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1828800" cy="1828800"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="文本框 7"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1828800" cy="1828800"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p>
+                        <w:p w14:paraId="3BB48644">
                           <w:pPr>
                             <w:pStyle w:val="12"/>
                             <w:rPr>
                               <w:sz w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:hint="eastAsia"/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:hint="eastAsia"/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:hint="eastAsia"/>
                               <w:sz w:val="24"/>
                             </w:rPr>
@@ -13263,51 +13248,51 @@
                               <w:sz w:val="24"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape id="文本框 7" o:spid="_x0000_s1026" o:spt="202" type="#_x0000_t202" style="position:absolute;left:0pt;margin-top:0pt;height:144pt;width:144pt;mso-position-horizontal:outside;mso-position-horizontal-relative:margin;mso-wrap-style:none;z-index:251659264;mso-width-relative:page;mso-height-relative:page;" filled="f" stroked="f" coordsize="21600,21600" o:gfxdata="UEsDBAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAZHJzL1BLAwQUAAAACACHTuJAzql5uc8AAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbE2PMWvDMBCF90L/g7hAt0ZOhtY4ljMEsnRLWgrdFOtimUgn&#10;IymO/e9zLYV2Oe7xjnffq7eTd2LEmPpAClbLAgRSG0xPnYKP9/1zCSJlTUa7QKhgxgTb5vGh1pUJ&#10;NzrgeMyd4BBKlVZgcx4qKVNr0eu0DAMSe+cQvc4sYydN1DcO906ui+JFet0Tf7B6wJ3F9nK8egWv&#10;02fAIeEOv85jG20/l+5tVuppsSo2IDJO+e8YvvEZHRpmOoUrmSScAi6SfyZ767JkefpdZFPL//TN&#10;HVBLAwQUAAAACACHTuJAH+kIitgBAACtAwAADgAAAGRycy9lMm9Eb2MueG1srVNLjhMxEN0jcQfL&#10;e9I9kQZCK50RKBqEhABp4ACO205bsl2Wy0l3OADcgBUb9pwr55hyfzJo2MyCTXe5Pq/qPZfXN72z&#10;7KgiGvA1v1qUnCkvoTF+X/OvX25frDjDJHwjLHhV85NCfrN5/mzdhUotoQXbqMgIxGPVhZq3KYWq&#10;KFC2yglcQFCeghqiE4mOcV80UXSE7myxLMuXRQexCRGkQiTvdgzyCTE+BRC0NlJtQR6c8mlEjcqK&#10;RJSwNQH5ZphWayXTJ61RJWZrTkzT8KUmZO/yt9isRbWPIrRGTiOIp4zwiJMTxlPTC9RWJMEO0fwD&#10;5YyMgKDTQoIrRiKDIsTiqnykzV0rghq4kNQYLqLj/4OVH4+fIzMNbQJnXji68PPPH+dff86/v7NX&#10;WZ4uYEVZd4HyUv8W+pw6+ZGcmXWvo8t/4sMoTuKeLuKqPjGZi1bL1aqkkKTYfCCc4qE8REzvFDiW&#10;jZpHur1BVHH8gGlMnVNyNw+3xlryi8p61tX89fXyeii4RAjceuqRSYzDZiv1u35isIPmRMToPVDD&#10;FuI3zjrahpp7Wn7O7HtPYufFmY04G7vZEF5SYc3HWTG8OSQabJg3Nxs7TDPQLQ6Mp43La/L3ech6&#10;eGWbe1BLAwQKAAAAAACHTuJAAAAAAAAAAAAAAAAABgAAAF9yZWxzL1BLAwQUAAAACACHTuJAihRm&#10;PNEAAACUAQAACwAAAF9yZWxzLy5yZWxzpZDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltG&#10;Mtn69vMOg2X0tqN+oe8T//7wmRa1IkukbGDX9aAwO/IxBwPvl+PTCyipNnu7UEYDNxQ4jI8P+zMu&#10;trYjmWMR1ShZDMy1lletxc2YrHRUMLfNRJxsbSMHXay72oB66Ptnzb8ZMG6Y6uQN8MkPoC630sx/&#10;2Ck6JqGpdo6SpmmK7h5VB7Zlju7INuEbuUazHLAa8CwaB2pZ134EfV+/+6fe00c+47rVfoeM649X&#10;b7ocvwBQSwMEFAAAAAgAh07iQH7m5SD3AAAA4QEAABMAAABbQ29udGVudF9UeXBlc10ueG1slZFB&#10;TsMwEEX3SNzB8hYlTrtACCXpgrRLQKgcYGRPEotkbHlMaG+Pk7YbRJFY2jP/vye73BzGQUwY2Dqq&#10;5CovpEDSzljqKvm+32UPUnAEMjA4wkoekeWmvr0p90ePLFKauJJ9jP5RKdY9jsC580hp0rowQkzH&#10;0CkP+gM6VOuiuFfaUUSKWZw7ZF022MLnEMX2kK5PJgEHluLptDizKgneD1ZDTKZqIvODkp0JeUou&#10;O9xbz3dJQ6pfCfPkOuCce0lPE6xB8QohPsOYNJQJrIz7ooBT/nfJbDly5trWasybwE2KveF0sbrW&#10;jmvXOP3f8u2SunSr5YPqb1BLAQIUABQAAAAIAIdO4kB+5uUg9wAAAOEBAAATAAAAAAAAAAEAIAAA&#10;AEAEAABbQ29udGVudF9UeXBlc10ueG1sUEsBAhQACgAAAAAAh07iQAAAAAAAAAAAAAAAAAYAAAAA&#10;AAAAAAAQAAAAIgMAAF9yZWxzL1BLAQIUABQAAAAIAIdO4kCKFGY80QAAAJQBAAALAAAAAAAAAAEA&#10;IAAAAEYDAABfcmVscy8ucmVsc1BLAQIUAAoAAAAAAIdO4kAAAAAAAAAAAAAAAAAEAAAAAAAAAAAA&#10;EAAAAAAAAABkcnMvUEsBAhQAFAAAAAgAh07iQM6pebnPAAAABQEAAA8AAAAAAAAAAQAgAAAAIgAA&#10;AGRycy9kb3ducmV2LnhtbFBLAQIUABQAAAAIAIdO4kAf6QiK2AEAAK0DAAAOAAAAAAAAAAEAIAAA&#10;AB4BAABkcnMvZTJvRG9jLnhtbFBLBQYAAAAABgAGAFkBAABoBQAAAAA=&#10;">
               <v:fill on="f" focussize="0,0"/>
               <v:stroke on="f"/>
               <v:imagedata o:title=""/>
               <o:lock v:ext="edit" aspectratio="f"/>
               <v:textbox inset="0mm,0mm,0mm,0mm" style="mso-fit-shape-to-text:t;">
                 <w:txbxContent>
-                  <w:p>
+                  <w:p w14:paraId="3BB48644">
                     <w:pPr>
                       <w:pStyle w:val="12"/>
                       <w:rPr>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:hint="eastAsia"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:hint="eastAsia"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:hint="eastAsia"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
@@ -13325,51 +13310,51 @@
                         <w:rFonts w:hint="eastAsia"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="7337133"/>
       </w:sdtPr>
       <w:sdtContent/>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="150"/>
   <w:bordersDoNotSurroundHeader w:val="1"/>
   <w:bordersDoNotSurroundFooter w:val="1"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -13560,57 +13545,60 @@
     <w:rsid w:val="278368A3"/>
     <w:rsid w:val="28F8723D"/>
     <w:rsid w:val="2B01664D"/>
     <w:rsid w:val="2D644059"/>
     <w:rsid w:val="2D833D18"/>
     <w:rsid w:val="2DBE0D65"/>
     <w:rsid w:val="2E1B43B4"/>
     <w:rsid w:val="2ED32E01"/>
     <w:rsid w:val="2FF20DF5"/>
     <w:rsid w:val="304A7919"/>
     <w:rsid w:val="318138A8"/>
     <w:rsid w:val="32252208"/>
     <w:rsid w:val="33CF5811"/>
     <w:rsid w:val="355C6A64"/>
     <w:rsid w:val="386D21AD"/>
     <w:rsid w:val="39B722A3"/>
     <w:rsid w:val="3A7915E5"/>
     <w:rsid w:val="3B1265AF"/>
     <w:rsid w:val="3BA0652C"/>
     <w:rsid w:val="3CA23060"/>
     <w:rsid w:val="3CDF39C7"/>
     <w:rsid w:val="3D762392"/>
     <w:rsid w:val="3E3675FB"/>
     <w:rsid w:val="3F800236"/>
     <w:rsid w:val="3F8C783C"/>
+    <w:rsid w:val="40345F3D"/>
+    <w:rsid w:val="40690A06"/>
     <w:rsid w:val="40DC5AC3"/>
     <w:rsid w:val="40F66CF8"/>
     <w:rsid w:val="40FE47B4"/>
     <w:rsid w:val="41B857FD"/>
     <w:rsid w:val="4361706F"/>
     <w:rsid w:val="43CA1521"/>
     <w:rsid w:val="444B0E8A"/>
+    <w:rsid w:val="45450B7D"/>
     <w:rsid w:val="47A250A3"/>
     <w:rsid w:val="4D094B82"/>
     <w:rsid w:val="4DC87E21"/>
     <w:rsid w:val="4E4D5283"/>
     <w:rsid w:val="4EDF3D2B"/>
     <w:rsid w:val="4EED79F5"/>
     <w:rsid w:val="5080370D"/>
     <w:rsid w:val="523F45D1"/>
     <w:rsid w:val="529D4C7B"/>
     <w:rsid w:val="53BF5C69"/>
     <w:rsid w:val="53DA0A43"/>
     <w:rsid w:val="575D4E2E"/>
     <w:rsid w:val="577A43D1"/>
     <w:rsid w:val="58035B31"/>
     <w:rsid w:val="58F6185E"/>
     <w:rsid w:val="591257DC"/>
     <w:rsid w:val="594A0251"/>
     <w:rsid w:val="5A0403E3"/>
     <w:rsid w:val="5A8A0A10"/>
     <w:rsid w:val="5A9D1C4D"/>
     <w:rsid w:val="5C8D1CBA"/>
     <w:rsid w:val="5DB22BFD"/>
     <w:rsid w:val="5DD739B2"/>
     <w:rsid w:val="5E900D37"/>
     <w:rsid w:val="5F5011B7"/>
@@ -13653,50 +13641,55 @@
     <w:rsid w:val="7A224A32"/>
     <w:rsid w:val="7A4B0114"/>
     <w:rsid w:val="7A6D55E9"/>
     <w:rsid w:val="7C0E15E2"/>
     <w:rsid w:val="7CFB06AD"/>
     <w:rsid w:val="7D0E2676"/>
     <w:rsid w:val="7E8622B0"/>
     <w:rsid w:val="7F0354FC"/>
     <w:rsid w:val="7FB50D96"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="0"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:semiHidden="0" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:semiHidden="0" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:semiHidden="0" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:semiHidden="0" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:semiHidden="0" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:semiHidden="0" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:semiHidden="0" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 9"/>
     <w:lsdException w:uiPriority="99" w:name="index 1"/>
@@ -14715,90 +14708,91 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
-  <customSectProps>
-[...1 lines deleted...]
-  </customSectProps>
+  <customSectProps/>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="" StyleName=""/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC501CD5-9AB1-4EC9-9971-2CAEF1A4ABB9}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <Pages>7</Pages>
-  <Words>358</Words>
-  <Characters>2046</Characters>
+  <Words>845</Words>
+  <Characters>877</Characters>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2400</CharactersWithSpaces>
-  <Application>WPS Office_11.1.0.14036_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>946</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.26895_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-11.1.0.14036</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.26895</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>4AFB9C0607374B4F955D8EA2A8EBF21C_12</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiMGFmYTFjNjg0MDU0YmZiMTYxYjJiZGZlZjAwNzMzMjUiLCJ1c2VySWQiOiIyMDM2NzgzNDQifQ==</vt:lpwstr>
+  </property>
 </Properties>
 </file>